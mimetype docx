--- v0 (2025-10-08)
+++ v1 (2026-07-29)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E32E53" w:rsidRPr="00E32E53" w:rsidRDefault="00E32E53" w:rsidP="001E3CE8">
+    <w:p w14:paraId="5AF4AC0C" w14:textId="77777777" w:rsidR="00E32E53" w:rsidRPr="00E32E53" w:rsidRDefault="00E32E53" w:rsidP="001E3CE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005908E6">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B632CC1" wp14:editId="56B8E145">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5494020</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
@@ -94,57 +94,57 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00E32E53">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>به نام ایزد  دانا</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00743C43" w:rsidRDefault="007E6BD2" w:rsidP="00D02307">
+    <w:p w14:paraId="777937C6" w14:textId="5CC2BEF8" w:rsidR="00743C43" w:rsidRDefault="007E6BD2" w:rsidP="00D02307">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
         <w:ind w:right="-630"/>
         <w:rPr>
-          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq" w:hint="cs"/>
+          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                 </w:t>
       </w:r>
       <w:r w:rsidR="00E32E53" w:rsidRPr="0007479E">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0007479E" w:rsidRPr="0007479E">
@@ -273,74 +273,82 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>روز رسانی:</w:t>
       </w:r>
       <w:r w:rsidR="0030794D">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E2132">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>30/6/</w:t>
+        <w:t>30/</w:t>
       </w:r>
-      <w:r w:rsidR="00D06407">
+      <w:r w:rsidR="0087762C">
+        <w:rPr>
+          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2132">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>140</w:t>
+        <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00D02307">
+      <w:r w:rsidR="0087762C">
         <w:rPr>
-          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
+          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>1404</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005908E6" w:rsidRDefault="007E6BD2" w:rsidP="00D02307">
+    <w:p w14:paraId="005DAAF5" w14:textId="26046B11" w:rsidR="005908E6" w:rsidRDefault="007E6BD2" w:rsidP="00D02307">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
         <w:ind w:right="-540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                               </w:t>
       </w:r>
       <w:r w:rsidR="006B3CAE" w:rsidRPr="005908E6">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:rtl/>
@@ -450,119 +458,127 @@
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="006B3CAE">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00CD18E2" w:rsidRPr="007E6BD2">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نیمسال </w:t>
       </w:r>
-      <w:r w:rsidR="0030794D">
+      <w:r w:rsidR="0087762C">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 </w:t>
+        <w:t xml:space="preserve">دوم </w:t>
       </w:r>
       <w:r w:rsidR="006B3CAE" w:rsidRPr="007E6BD2">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سال تحصیلی </w:t>
       </w:r>
+      <w:r w:rsidR="0087762C">
+        <w:rPr>
+          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
       <w:r w:rsidR="00DB0E52">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>01-0</w:t>
+        <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00D02307">
+      <w:r w:rsidR="0087762C">
         <w:rPr>
-          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
+          <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>404</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10330" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1525"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="1302"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="429"/>
         <w:gridCol w:w="975"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006261B7" w:rsidTr="006A644B">
+      <w:tr w:rsidR="006261B7" w14:paraId="4898EF30" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:trHeight w:val="386"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="005908E6" w:rsidRPr="0030794D" w:rsidRDefault="005908E6" w:rsidP="006A644B">
+          <w:p w14:paraId="24742E94" w14:textId="77777777" w:rsidR="005908E6" w:rsidRPr="0030794D" w:rsidRDefault="005908E6" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030794D">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مقطع:</w:t>
             </w:r>
             <w:r w:rsidR="001A24D7" w:rsidRPr="0030794D">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
@@ -624,51 +640,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">  دکتری</w:t>
             </w:r>
             <w:r w:rsidR="006A644B" w:rsidRPr="0030794D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005908E6" w:rsidRDefault="005908E6" w:rsidP="00DB0E52">
+          <w:p w14:paraId="182BB8BD" w14:textId="77777777" w:rsidR="005908E6" w:rsidRDefault="005908E6" w:rsidP="00DB0E52">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تعداد واحد:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -692,153 +708,153 @@
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DB0E52">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005908E6" w:rsidRPr="005908E6" w:rsidRDefault="005908E6" w:rsidP="00DB0E52">
+          <w:p w14:paraId="605AEBC5" w14:textId="77777777" w:rsidR="005908E6" w:rsidRPr="005908E6" w:rsidRDefault="005908E6" w:rsidP="00DB0E52">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>فارسی:</w:t>
             </w:r>
             <w:r w:rsidR="00CD18E2">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DB0E52">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>روانشناسی آزمایشگاهی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="975" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="005908E6" w:rsidRPr="00047D53" w:rsidRDefault="005908E6" w:rsidP="001E3CE8">
+          <w:p w14:paraId="1B13DEDA" w14:textId="77777777" w:rsidR="005908E6" w:rsidRPr="00047D53" w:rsidRDefault="005908E6" w:rsidP="001E3CE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005908E6" w:rsidRDefault="004C0E17" w:rsidP="001E3CE8">
+          <w:p w14:paraId="64591574" w14:textId="77777777" w:rsidR="005908E6" w:rsidRDefault="004C0E17" w:rsidP="001E3CE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نام</w:t>
             </w:r>
             <w:r w:rsidR="005908E6" w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> درس</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B97D71" w:rsidTr="006A644B">
+      <w:tr w:rsidR="00B97D71" w14:paraId="55962348" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5665" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97D71" w:rsidRDefault="00B97D71" w:rsidP="006A644B">
+          <w:p w14:paraId="2E1CDB6E" w14:textId="77777777" w:rsidR="00B97D71" w:rsidRDefault="00B97D71" w:rsidP="006A644B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پیش</w:t>
             </w:r>
             <w:r w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -891,120 +907,120 @@
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="006A644B">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> ندارد</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97D71" w:rsidRPr="0030794D" w:rsidRDefault="00B97D71" w:rsidP="00DB0E52">
+          <w:p w14:paraId="241AE062" w14:textId="77777777" w:rsidR="00B97D71" w:rsidRPr="0030794D" w:rsidRDefault="00B97D71" w:rsidP="00DB0E52">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>لاتین:</w:t>
             </w:r>
             <w:r w:rsidR="0030794D">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DB0E52">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Experimental psychology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="975" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B97D71" w:rsidRDefault="00B97D71" w:rsidP="001E3CE8">
+          <w:p w14:paraId="361EC5C7" w14:textId="77777777" w:rsidR="00B97D71" w:rsidRDefault="00B97D71" w:rsidP="001E3CE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E31D17" w:rsidTr="007A6B1B">
+      <w:tr w:rsidR="00E31D17" w14:paraId="6B0CE74F" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31D17" w:rsidRPr="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="006A644B">
+          <w:p w14:paraId="7BD45FA3" w14:textId="77777777" w:rsidR="00E31D17" w:rsidRPr="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="006A644B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31D17">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تلفن اتاق:</w:t>
             </w:r>
             <w:r w:rsidR="00170B6C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -1027,140 +1043,140 @@
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3300</w:t>
             </w:r>
             <w:r w:rsidR="0030794D">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> داخلی 122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31D17" w:rsidRDefault="0030794D" w:rsidP="00DB0E52">
+          <w:p w14:paraId="1D65F24B" w14:textId="77777777" w:rsidR="00E31D17" w:rsidRDefault="0030794D" w:rsidP="00DB0E52">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مدرس: دکتر پرویز صباحی</w:t>
             </w:r>
             <w:r w:rsidR="006A644B">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E31D17" w:rsidTr="007A6B1B">
+      <w:tr w:rsidR="00E31D17" w14:paraId="14E36B06" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31D17" w:rsidRPr="00170B6C" w:rsidRDefault="00E31D17" w:rsidP="00170B6C">
+          <w:p w14:paraId="6912A726" w14:textId="77777777" w:rsidR="00E31D17" w:rsidRPr="00170B6C" w:rsidRDefault="00E31D17" w:rsidP="00170B6C">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31D17">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>منزلگاه اینترنتی:</w:t>
             </w:r>
             <w:r w:rsidR="00170B6C">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r w:rsidR="00170B6C" w:rsidRPr="0030794D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>http//semnan.psy.ac.ir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="007C00E4">
+          <w:p w14:paraId="0BA35AEA" w14:textId="77777777" w:rsidR="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="007C00E4">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31D17">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پست الکترونیکی:</w:t>
             </w:r>
             <w:r w:rsidR="00CD18E2">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -1177,154 +1193,164 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00CD18E2">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0030794D" w:rsidRPr="0030794D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>p_sabahi@semnan.ac.ir</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE73D7" w:rsidTr="00746E7D">
+      <w:tr w:rsidR="00BE73D7" w14:paraId="1554D6F7" w14:textId="77777777" w:rsidTr="00746E7D">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE73D7" w:rsidRPr="00E31D17" w:rsidRDefault="00BE73D7" w:rsidP="00D02307">
+          <w:p w14:paraId="738D7881" w14:textId="07EE5BE4" w:rsidR="00BE73D7" w:rsidRPr="00E31D17" w:rsidRDefault="00BE73D7" w:rsidP="00D02307">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>برنامه تدریس در هفته و شماره کلاس:</w:t>
             </w:r>
             <w:r w:rsidR="00CD18E2">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="0087762C">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>دوشنبه</w:t>
+            </w:r>
+            <w:r w:rsidR="008D2AC2">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ساعت </w:t>
+            </w:r>
+            <w:r w:rsidR="0087762C">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>۸</w:t>
+            </w:r>
+            <w:r w:rsidR="008D2AC2">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> تا</w:t>
+            </w:r>
             <w:r w:rsidR="00D02307">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>سه</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> 12</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0087762C">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>۱۰</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D2DEA" w:rsidTr="004B094A">
+      <w:tr w:rsidR="008D2DEA" w14:paraId="6A133679" w14:textId="77777777" w:rsidTr="004B094A">
         <w:trPr>
           <w:trHeight w:val="359"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2DEA" w:rsidRPr="008D2DEA" w:rsidRDefault="008D2DEA" w:rsidP="00DB0E52">
+          <w:p w14:paraId="72C77CFF" w14:textId="77777777" w:rsidR="008D2DEA" w:rsidRPr="008D2DEA" w:rsidRDefault="008D2DEA" w:rsidP="00DB0E52">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2DEA">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>اهداف درس:</w:t>
             </w:r>
             <w:r w:rsidR="00CD18E2">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -1334,548 +1360,538 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009870BB">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">آشنایی با </w:t>
             </w:r>
             <w:r w:rsidR="00DB0E52">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>رویکردها و طرح های آزمایشگاهی و روش های آزمایشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D2DEA" w:rsidTr="004B094A">
+      <w:tr w:rsidR="008D2DEA" w14:paraId="55594277" w14:textId="77777777" w:rsidTr="004B094A">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2DEA" w:rsidRPr="008D2DEA" w:rsidRDefault="008D2DEA" w:rsidP="0030794D">
+          <w:p w14:paraId="7E1DB943" w14:textId="77777777" w:rsidR="008D2DEA" w:rsidRPr="008D2DEA" w:rsidRDefault="008D2DEA" w:rsidP="0030794D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2DEA">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امکانات آموزشی مورد نیاز:</w:t>
             </w:r>
             <w:r w:rsidR="0030794D">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">  ویدئو پرژکتور</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1549F" w:rsidTr="009870BB">
+      <w:tr w:rsidR="00C1549F" w14:paraId="1D57F8BC" w14:textId="77777777" w:rsidTr="009870BB">
         <w:trPr>
           <w:trHeight w:val="224"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="001E3CE8">
+          <w:p w14:paraId="5C57A446" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="001E3CE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امتحان پایان</w:t>
             </w:r>
             <w:r w:rsidR="001A24D7">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ترم</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="001A24D7" w:rsidP="001E3CE8">
+          <w:p w14:paraId="2945F17D" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="001A24D7" w:rsidP="001E3CE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امتحان میان</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="00C1549F" w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ترم</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="001E3CE8">
+          <w:p w14:paraId="7B4E1D00" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="001E3CE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ارزشیابی مستمر(کوئیز)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3801" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="001E3CE8">
+          <w:p w14:paraId="7EBB8BF9" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="001E3CE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>فعالیت</w:t>
             </w:r>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>های کلاسی و آموزشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00E13C35" w:rsidRDefault="00C1549F" w:rsidP="001E3CE8">
+          <w:p w14:paraId="7BF5BCC6" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRPr="00E13C35" w:rsidRDefault="00C1549F" w:rsidP="001E3CE8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13C35">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نحوه ارزشیابی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A6B1B" w:rsidTr="009870BB">
+      <w:tr w:rsidR="007A6B1B" w14:paraId="25BC27C9" w14:textId="77777777" w:rsidTr="009870BB">
         <w:trPr>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00170B6C" w:rsidP="001E3CE8">
+          <w:p w14:paraId="52EE0110" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00170B6C" w:rsidP="001E3CE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00170B6C" w:rsidP="001E3CE8">
+          <w:p w14:paraId="0FABA892" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00170B6C" w:rsidP="001E3CE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00170B6C" w:rsidP="001E3CE8">
+          <w:p w14:paraId="476E8FC7" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00170B6C" w:rsidP="001E3CE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3801" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00170B6C" w:rsidP="001E3CE8">
+          <w:p w14:paraId="778E9B9B" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00170B6C" w:rsidP="001E3CE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00E13C35" w:rsidRDefault="007A6B1B" w:rsidP="001E3CE8">
+          <w:p w14:paraId="34F4931A" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRPr="00E13C35" w:rsidRDefault="007A6B1B" w:rsidP="001E3CE8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13C35">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>درصد نمره</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1549F" w:rsidTr="009870BB">
+      <w:tr w:rsidR="00C1549F" w14:paraId="6C87C2AC" w14:textId="77777777" w:rsidTr="009870BB">
         <w:trPr>
           <w:trHeight w:val="819"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8926" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="0030794D" w:rsidRDefault="00DB0E52" w:rsidP="00DB0E52">
+          <w:p w14:paraId="3E4F0D9B" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="0030794D" w:rsidRDefault="00DB0E52" w:rsidP="00DB0E52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>کانتوویتز و ه</w:t>
-[...9 lines deleted...]
-              <w:t>مکاران. (1398). روانشناسی تجربی. تهران: انتشارات سمت . مجموعه دو جلدی</w:t>
+              <w:t>کانتوویتز و همکاران. (1398). روانشناسی تجربی. تهران: انتشارات سمت . مجموعه دو جلدی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="001E3CE8">
+          <w:p w14:paraId="79C9C700" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="001E3CE8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="001E3CE8">
+          <w:p w14:paraId="4CE44715" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="001E3CE8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>منابع و مآخذ درس</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006B0268" w:rsidRPr="006B0268" w:rsidRDefault="006B0268" w:rsidP="001E3CE8">
+    <w:p w14:paraId="2F443CB8" w14:textId="77777777" w:rsidR="006B0268" w:rsidRPr="006B0268" w:rsidRDefault="006B0268" w:rsidP="001E3CE8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B0268" w:rsidRPr="001A24D7" w:rsidRDefault="006B0268" w:rsidP="001E3CE8">
+    <w:p w14:paraId="67DA189D" w14:textId="77777777" w:rsidR="006B0268" w:rsidRPr="001A24D7" w:rsidRDefault="006B0268" w:rsidP="001E3CE8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A24D7">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بودجه</w:t>
       </w:r>
@@ -1895,1451 +1911,1453 @@
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بندی درس</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1510"/>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="2403"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A644B" w:rsidTr="006A644B">
+      <w:tr w:rsidR="006A644B" w14:paraId="76C2ECA3" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
+          <w:p w14:paraId="34EF1A99" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A644B">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره هفته آموزشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
+          <w:p w14:paraId="53DC3812" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A644B">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مبحث</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
+          <w:p w14:paraId="425FF83C" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A644B">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>توضیحات</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB0E52" w:rsidTr="006A644B">
+      <w:tr w:rsidR="00DB0E52" w14:paraId="652FB4CB" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="2EFD1710" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A644B">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="00DB0E52" w:rsidRDefault="00DB0E52" w:rsidP="00DB0E52">
+          <w:p w14:paraId="3E6A7F61" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="00DB0E52" w:rsidRDefault="00DB0E52" w:rsidP="00DB0E52">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0E52">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مقدمات و پیشینه روش های آزمایشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="16A5796B" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB0E52" w:rsidTr="006A644B">
+      <w:tr w:rsidR="00DB0E52" w14:paraId="4D287A34" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="7237AF0D" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A644B">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="00DB0E52">
+          <w:p w14:paraId="5D4387B9" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="00DB0E52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="02BAA3BF" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB0E52" w:rsidTr="006A644B">
+      <w:tr w:rsidR="00DB0E52" w14:paraId="2525EF97" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="24E4EFFE" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A644B">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="00DB0E52">
+          <w:p w14:paraId="7DD7983F" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="00DB0E52">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="52F892D6" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A644B" w:rsidTr="006A644B">
+      <w:tr w:rsidR="006A644B" w14:paraId="1CFD72D3" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
+          <w:p w14:paraId="3B653126" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A644B">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="00DB0E52" w:rsidRDefault="00DB0E52" w:rsidP="00DB0E52">
+          <w:p w14:paraId="341B489C" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="00DB0E52" w:rsidRDefault="00DB0E52" w:rsidP="00DB0E52">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0E52">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ابزارهای آزمایشگاهی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
+          <w:p w14:paraId="15BD5F4B" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A644B" w:rsidTr="006A644B">
+      <w:tr w:rsidR="006A644B" w14:paraId="20E51F4F" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
+          <w:p w14:paraId="422AD36E" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A644B">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
+          <w:p w14:paraId="7FFE0770" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
+          <w:p w14:paraId="4F7043C8" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A644B" w:rsidTr="006A644B">
+      <w:tr w:rsidR="006A644B" w14:paraId="010ADE34" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
+          <w:p w14:paraId="10EED066" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A644B">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
+          <w:p w14:paraId="34BDA376" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
+          <w:p w14:paraId="6A34A781" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A644B" w:rsidTr="006A644B">
+      <w:tr w:rsidR="006A644B" w14:paraId="57B32CFA" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
+          <w:p w14:paraId="18FB184E" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A644B">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="73E030A4" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>زمینه های احساسی و ادراکی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
+          <w:p w14:paraId="7AB6F3C8" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A644B" w:rsidTr="006A644B">
+      <w:tr w:rsidR="006A644B" w14:paraId="5ED54499" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
+          <w:p w14:paraId="0FD14D43" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A644B">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
+          <w:p w14:paraId="6B8DC008" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
+          <w:p w14:paraId="380CD1B1" w14:textId="77777777" w:rsidR="006A644B" w:rsidRPr="006A644B" w:rsidRDefault="006A644B" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB0E52" w:rsidTr="006A644B">
+      <w:tr w:rsidR="00DB0E52" w14:paraId="0161DD2D" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="36B57E7E" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A644B">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="6BC28A9A" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>زمینه های شناختی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="214C2631" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB0E52" w:rsidTr="006A644B">
+      <w:tr w:rsidR="00DB0E52" w14:paraId="6E673DFF" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="226EC3BE" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="0E5812F0" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="63DB4808" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB0E52" w:rsidTr="006A644B">
+      <w:tr w:rsidR="00DB0E52" w14:paraId="1C6D45F5" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="09C25521" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="7F487F44" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="1B476152" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB0E52" w:rsidTr="006A644B">
+      <w:tr w:rsidR="00DB0E52" w14:paraId="1C7579C7" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="27218034" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="4B400735" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>طرح ها و روش های آزمایشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="72615E8F" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB0E52" w:rsidTr="006A644B">
+      <w:tr w:rsidR="00DB0E52" w14:paraId="517221DA" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="61CD9B70" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="27D0F0DB" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="15B4BAE2" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB0E52" w:rsidTr="006A644B">
+      <w:tr w:rsidR="00DB0E52" w14:paraId="0EE08D0B" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="2289996A" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="13CF3C98" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="105458D5" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB0E52" w:rsidTr="006A644B">
+      <w:tr w:rsidR="00DB0E52" w14:paraId="0EF35F28" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="578F922C" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="39E77E26" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="00DF3B52" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB0E52" w:rsidTr="006A644B">
+      <w:tr w:rsidR="00DB0E52" w14:paraId="676452DB" w14:textId="77777777" w:rsidTr="006A644B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="29963503" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="027C6AE7" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
+          <w:p w14:paraId="7A1DE197" w14:textId="77777777" w:rsidR="00DB0E52" w:rsidRPr="006A644B" w:rsidRDefault="00DB0E52" w:rsidP="006A644B">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B87E2F" w:rsidRDefault="00B87E2F" w:rsidP="001E3CE8">
+    <w:p w14:paraId="0ECB9193" w14:textId="77777777" w:rsidR="00B87E2F" w:rsidRDefault="00B87E2F" w:rsidP="001E3CE8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B87E2F" w:rsidSect="001E3CE8">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="432" w:right="1440" w:bottom="432" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C74FE4" w:rsidRDefault="00C74FE4" w:rsidP="0007479E">
+    <w:p w14:paraId="6A95A758" w14:textId="77777777" w:rsidR="002E531F" w:rsidRDefault="002E531F" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C74FE4" w:rsidRDefault="00C74FE4" w:rsidP="0007479E">
+    <w:p w14:paraId="1A628597" w14:textId="77777777" w:rsidR="002E531F" w:rsidRDefault="002E531F" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IranNastaliq">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="02020505000000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Titr">
     <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C74FE4" w:rsidRDefault="00C74FE4" w:rsidP="0007479E">
+    <w:p w14:paraId="1A2B8AC1" w14:textId="77777777" w:rsidR="002E531F" w:rsidRDefault="002E531F" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C74FE4" w:rsidRDefault="00C74FE4" w:rsidP="0007479E">
+    <w:p w14:paraId="505A7398" w14:textId="77777777" w:rsidR="002E531F" w:rsidRDefault="002E531F" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21267970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="190AE570"/>
     <w:lvl w:ilvl="0" w:tplc="9D4039B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3384,51 +3402,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="245C07E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CC450C4"/>
     <w:lvl w:ilvl="0" w:tplc="4F945F6C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3496,51 +3514,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45F05D32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82EE63C4"/>
     <w:lvl w:ilvl="0" w:tplc="A40E5598">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3587,51 +3605,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DF8653B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54082EF4"/>
     <w:lvl w:ilvl="0" w:tplc="9D4039B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3676,51 +3694,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5443449B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82EE63C4"/>
     <w:lvl w:ilvl="0" w:tplc="A40E5598">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3767,51 +3785,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F674E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31A62C80"/>
     <w:lvl w:ilvl="0" w:tplc="7F4E337C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3856,51 +3874,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62313A8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE942E1E"/>
     <w:lvl w:ilvl="0" w:tplc="7F4E337C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3947,51 +3965,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76A279F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FEAAA64"/>
     <w:lvl w:ilvl="0" w:tplc="7F4E337C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4038,51 +4056,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B8F6EAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E146854"/>
     <w:lvl w:ilvl="0" w:tplc="A40E5598">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4127,144 +4145,150 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1931423737">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1171405286">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="769813755">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="228080297">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1812676690">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="539323863">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1918906274">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2137789519">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1160272008">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005908E6"/>
     <w:rsid w:val="00043444"/>
     <w:rsid w:val="00047D53"/>
     <w:rsid w:val="0007479E"/>
     <w:rsid w:val="00170B6C"/>
+    <w:rsid w:val="00193F98"/>
     <w:rsid w:val="001965F6"/>
     <w:rsid w:val="001A24D7"/>
     <w:rsid w:val="001E3CE8"/>
     <w:rsid w:val="0023366D"/>
     <w:rsid w:val="00260EBE"/>
     <w:rsid w:val="002668B9"/>
     <w:rsid w:val="002E2132"/>
+    <w:rsid w:val="002E531F"/>
     <w:rsid w:val="0030794D"/>
     <w:rsid w:val="00321206"/>
     <w:rsid w:val="003D23C3"/>
     <w:rsid w:val="003F7254"/>
     <w:rsid w:val="004070F6"/>
     <w:rsid w:val="00416F56"/>
     <w:rsid w:val="004555A4"/>
     <w:rsid w:val="004B094A"/>
     <w:rsid w:val="004C0E17"/>
     <w:rsid w:val="0053187F"/>
     <w:rsid w:val="005908E6"/>
     <w:rsid w:val="005B71F9"/>
     <w:rsid w:val="006016F1"/>
     <w:rsid w:val="006261B7"/>
     <w:rsid w:val="006A644B"/>
     <w:rsid w:val="006B0268"/>
     <w:rsid w:val="006B3CAE"/>
     <w:rsid w:val="00704572"/>
     <w:rsid w:val="007367C0"/>
     <w:rsid w:val="00743C43"/>
     <w:rsid w:val="007A6B1B"/>
     <w:rsid w:val="007C00E4"/>
     <w:rsid w:val="007E6BD2"/>
     <w:rsid w:val="008712BA"/>
+    <w:rsid w:val="0087762C"/>
     <w:rsid w:val="00891C14"/>
     <w:rsid w:val="0089471A"/>
     <w:rsid w:val="008D2AC2"/>
     <w:rsid w:val="008D2DEA"/>
     <w:rsid w:val="00976813"/>
     <w:rsid w:val="0097724F"/>
     <w:rsid w:val="009870BB"/>
+    <w:rsid w:val="009C1CE8"/>
     <w:rsid w:val="009E245C"/>
     <w:rsid w:val="00A01F5E"/>
     <w:rsid w:val="00AC6942"/>
     <w:rsid w:val="00AD19E6"/>
     <w:rsid w:val="00B8625B"/>
     <w:rsid w:val="00B87E2F"/>
     <w:rsid w:val="00B97D71"/>
     <w:rsid w:val="00BE73D7"/>
     <w:rsid w:val="00C1549F"/>
     <w:rsid w:val="00C74FE4"/>
     <w:rsid w:val="00C84F12"/>
     <w:rsid w:val="00CD18E2"/>
     <w:rsid w:val="00D02307"/>
     <w:rsid w:val="00D06407"/>
     <w:rsid w:val="00DA0710"/>
     <w:rsid w:val="00DB0E52"/>
     <w:rsid w:val="00E00030"/>
     <w:rsid w:val="00E13C35"/>
     <w:rsid w:val="00E31D17"/>
     <w:rsid w:val="00E32E53"/>
     <w:rsid w:val="00ED4E4D"/>
     <w:rsid w:val="00EF15ED"/>
     <w:rsid w:val="00F1637C"/>
     <w:rsid w:val="00F44E9F"/>
     <w:rsid w:val="00FA3054"/>
@@ -4272,73 +4296,74 @@
     <w:rsid w:val="00FE7024"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="6D68F5A1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7B9B294B-9530-4E21-ADFB-C5A35F51342A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4666,106 +4691,104 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="005908E6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A24D7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -4814,51 +4837,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0007479E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B87E2F"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -5090,71 +5113,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>2</Pages>
   <Words>197</Words>
-  <Characters>1125</Characters>
+  <Characters>1127</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1320</CharactersWithSpaces>
+  <CharactersWithSpaces>1322</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>AMOZESH</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>